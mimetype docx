--- v0 (2026-04-16)
+++ v1 (2026-07-01)
@@ -1557,81 +1557,99 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pakkujal ei ole õigust Oksjonile esitatud pakkumust muuta. Pakkujal on õigus esitada Oksjonile mitu pakkumust, millisel juhul arvestatakse üksnes ajaliselt viimast pakkumust ning iga ajaliselt varasem pakkumus kaotab uue pakkumuse esitamisel kehtivuse.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E320B5" w:rsidRDefault="00B5028C" w14:paraId="43D910D7" wp14:textId="77777777">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E320B5" w:rsidP="0AE5B7E4" w:rsidRDefault="00B5028C" w14:paraId="43D910D7" wp14:textId="63A02BD2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Pakkumused avatakse pärast Oksjoni lõppemist samal päeval, mil Oksjon lõppes. Pakkumuse teinud isikutel on õigus olla pakkumuste avamise juures. Pakkumuste avamise kohta koostab TIMBER protokolli, milles näidatakse ära parima pakkumuse tegija ja pakkumuse maksumus. Protokoll edastatakse Pakkujale vastava sisulise digiallkirjastatud avalduse esitamisel Oksjoni veebilehel toodud metsaspetsialisti e-maili aadressil Alghinda ületanud lõppenud Oksjoni osas.</w:t>
+      <w:r w:rsidRPr="0AE5B7E4" w:rsidR="00B5028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pakkumused avatakse pärast Oksjoni lõppemist samal päeval, mil Oksjon lõppes. Pakkumuse teinud isikutel on õigus olla pakkumuste avamise juures. Pakkumuste avamise kohta koostab TIMBER protokolli, milles näidatakse ära parima pakkumuse tegija ja pakkumuse maksumus. Protokoll edastatakse Pakkujale vastava sisulise digiallkirjastatud avalduse esitamisel Oksjoni veebilehel toodud metsaspetsialisti e-maili aadressil Alghinda ületanud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AE5B7E4" w:rsidR="728554E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pakkumise tegemisel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AE5B7E4" w:rsidR="00B5028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lõppenud Oksjoni osas.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E320B5" w:rsidRDefault="00B5028C" w14:paraId="64541AE9" wp14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:eastAsia="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2668,55 +2686,58 @@
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E320B5"/>
     <w:rsid w:val="007F711E"/>
     <w:rsid w:val="00B5028C"/>
     <w:rsid w:val="00E320B5"/>
     <w:rsid w:val="094D55C5"/>
+    <w:rsid w:val="0AE5B7E4"/>
+    <w:rsid w:val="13E18C78"/>
     <w:rsid w:val="219E5893"/>
     <w:rsid w:val="40628B2A"/>
     <w:rsid w:val="592B84CE"/>
     <w:rsid w:val="607B9C40"/>
     <w:rsid w:val="644A4CF8"/>
+    <w:rsid w:val="728554E7"/>
     <w:rsid w:val="78CA30EC"/>
     <w:rsid w:val="7C247955"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58CCBDBB"/>
   <w15:docId w15:val="{B4F163B7-F8BA-4187-9A11-E1322AE521A5}"/>
 </w:settings>
 </file>
 
@@ -4085,41 +4106,41 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE2684EA-CFFF-4D42-9CE7-798ABD01F8F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Timber</dc:creator>
   <lastModifiedBy>Mikk Välja | Timber.ee</lastModifiedBy>
-  <revision>3</revision>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F2B3E18D0352448B55F1B4E049021F4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>